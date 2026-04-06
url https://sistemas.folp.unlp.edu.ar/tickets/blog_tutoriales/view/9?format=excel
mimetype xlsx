--- v0 (2026-02-06)
+++ v1 (2026-04-06)
@@ -203,76 +203,76 @@
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Como crear un RAID decente en Proxmox</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>app/uploads/files/blog_1747237593.jpg</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>Proxmox</t>
         </is>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>&lt;h1 style="margin-top: 0.9em; margin-bottom: 0.75em; color: rgb(33, 37, 41);"&gt;&lt;span style="font-size: 1.75rem;"&gt;Anotaciones que considero imortantes para el manejo del servidor&lt;/span&gt;&lt;/h1&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Los servidores Dell (40) y HP Proliant (45) fueron inicializados en RAID 5&lt;/b&gt;&lt;/li&gt;&lt;li&gt;&lt;b&gt;El servidor de pruebas se descartó la placa de conexión al raid por una conexión directa&lt;/b&gt;&lt;/li&gt;&lt;li&gt;Durante el booteo, el sistema de RAID 5 realiza un chequeo de integridad de todos los discos redundantes, eso lo hace para prevenir fallos y distribuir de forma coherente los datos durante la escritura.&lt;ul&gt;&lt;li&gt;Debido a lo anterior, es normal que el inicio/reinicio demore más de lo habitual.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;En caso de falla de alguno de los discos, el sistema seguirá funcionando sin problemas incluso si no se reemplaza el disco dañado.&lt;ul&gt;&lt;li&gt;El tamaño de almacenamiento del LVM se reduciría proporcionalmente de acuerdo al tamaño del disco dañado mas el porcentage de redundancia que comparte con el RAID&lt;/li&gt;&lt;li&gt;Este tamaño lo determina el sistema en función de los datos almacenados.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;El disco dañado mostrará una luz ambar intermitende como identificación.&lt;/li&gt;&lt;li&gt;El reemplazo de un disco se puede realizar&amp;nbsp;&lt;span style="font-weight: bolder;"&gt;en caliente&lt;/span&gt;&amp;nbsp;y podría demorar desde varios minutos hasta horas la reescritura de este nuevo volumen.&lt;/li&gt;&lt;li&gt;Estos apuntes pueden verse modificados con el tiempo. Puto el que lee&lt;/li&gt;&lt;/ul&gt;&lt;h5 style="margin-top: 0.9em; margin-bottom: 0.75em; color: rgb(33, 37, 41);"&gt;IMPORTANTE&lt;/h5&gt;&lt;p style="margin-top: 0.75em; margin-bottom: 0.75em;"&gt;&lt;span style="background-color: rgb(255, 255, 0);"&gt;En caso de reemplazo de disco puede ser posible que requiera una reinicialización de la unidad reemplazada. Esto es especialmente útil si la el disco aparece como&amp;nbsp;&lt;span style="font-weight: bolder;"&gt;unconfigured bad&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;h1 style="margin-top: 0.9em; margin-bottom: 0.75em; color: rgb(33, 37, 41);"&gt;&lt;span style="font-size: 1.75rem;"&gt;Anotaciones que considero imortantes para el manejo del servidor&lt;/span&gt;&lt;/h1&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Los servidores Dell (40) y HP Proliant (45) fueron inicializados en RAID 5&lt;/b&gt;&lt;/li&gt;&lt;li&gt;&lt;b&gt;El servidor de pruebas se descartó la placa de conexión al raid por una conexión directa&lt;/b&gt;&lt;/li&gt;&lt;li&gt;Durante el booteo, el sistema de RAID 5 realiza un chequeo de integridad de todos los discos redundantes, eso lo hace para prevenir fallos y distribuir de forma coherente los datos durante la escritura.&lt;ul&gt;&lt;li&gt;Debido a lo anterior, es normal que el inicio/reinicio demore más de lo habitual.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;En caso de falla de alguno de los discos, el sistema seguirá funcionando sin problemas incluso si no se reemplaza el disco dañado.&lt;ul&gt;&lt;li&gt;El tamaño de almacenamiento del LVM se reduciría proporcionalmente de acuerdo al tamaño del disco dañado mas el porcentage de redundancia que comparte con el RAID&lt;/li&gt;&lt;li&gt;Este tamaño lo determina el sistema en función de los datos almacenados.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;El disco dañado mostrará una luz ambar intermitende como identificación.&lt;/li&gt;&lt;li&gt;El reemplazo de un disco se puede realizar &lt;span style="font-weight: bolder;"&gt;en caliente&lt;/span&gt; y podría demorar desde varios minutos hasta horas la reescritura de este nuevo volumen.&lt;/li&gt;&lt;li&gt;Estos apuntes pueden verse modificados con el tiempo. Puto el que lee&lt;/li&gt;&lt;/ul&gt;&lt;h5 style="margin-top: 0.9em; margin-bottom: 0.75em; color: rgb(33, 37, 41);"&gt;IMPORTANTE&lt;/h5&gt;&lt;p style="margin-top: 0.75em; margin-bottom: 0.75em;"&gt;&lt;span style="background-color: rgb(255, 255, 0);"&gt;En caso de reemplazo de disco puede ser posible que requiera una reinicialización de la unidad reemplazada. Esto es especialmente útil si la el disco aparece como &lt;span style="font-weight: bolder;"&gt;unconfigured bad&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>fernando</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
-          <t>Publicado</t>
+          <t>Uso Interno</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2025-05-06 16:11:21</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31 09:49:41</t>
+          <t>2026-03-19 16:11:03</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>